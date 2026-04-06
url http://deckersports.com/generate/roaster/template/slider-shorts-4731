--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -23,75 +23,75 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="ROASTER DATA" sheetId="1" r:id="rId1"/>
     <sheet name="INSTRUCTIONS" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Available Size</t>
   </si>
   <si>
+    <t>Youth XS</t>
+  </si>
+  <si>
+    <t>Youth S</t>
+  </si>
+  <si>
+    <t>Youth M</t>
+  </si>
+  <si>
+    <t>Youth L</t>
+  </si>
+  <si>
+    <t>Youth XL</t>
+  </si>
+  <si>
+    <t>Adult S</t>
+  </si>
+  <si>
+    <t>Adult M</t>
+  </si>
+  <si>
     <t>Adult L</t>
   </si>
   <si>
-    <t>Adult M</t>
-[...13 lines deleted...]
-  <si>
     <t>Adult XL</t>
-  </si>
-[...4 lines deleted...]
-    <t>Youth XS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>