--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -35,75 +35,75 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>Style</t>
   </si>
   <si>
     <t>Color</t>
   </si>
   <si>
     <t>Piping Color</t>
   </si>
   <si>
     <t>Waistband</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Available Size</t>
   </si>
   <si>
+    <t>Youth XS</t>
+  </si>
+  <si>
+    <t>Youth S</t>
+  </si>
+  <si>
+    <t>Youth M</t>
+  </si>
+  <si>
+    <t>Youth L</t>
+  </si>
+  <si>
+    <t>Youth XL</t>
+  </si>
+  <si>
+    <t>Adult S</t>
+  </si>
+  <si>
+    <t>Adult M</t>
+  </si>
+  <si>
     <t>Adult L</t>
   </si>
   <si>
-    <t>Adult M</t>
-[...13 lines deleted...]
-  <si>
     <t>Adult XL</t>
-  </si>
-[...4 lines deleted...]
-    <t>Youth XS</t>
   </si>
   <si>
     <t>Available Style</t>
   </si>
   <si>
     <t>Long</t>
   </si>
   <si>
     <t>Knicker</t>
   </si>
   <si>
     <t>Available Color</t>
   </si>
   <si>
     <t>Gray</t>
   </si>
   <si>
     <t>White</t>
   </si>
   <si>
     <t>Available Piping Color</t>
   </si>
   <si>
     <t>Black</t>
   </si>