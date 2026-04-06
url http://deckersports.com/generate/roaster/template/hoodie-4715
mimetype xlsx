--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -53,75 +53,75 @@
   <si>
     <t>Black</t>
   </si>
   <si>
     <t>Graphite</t>
   </si>
   <si>
     <t>Gray</t>
   </si>
   <si>
     <t>Navy</t>
   </si>
   <si>
     <t>Purple</t>
   </si>
   <si>
     <t>Red</t>
   </si>
   <si>
     <t>Royal</t>
   </si>
   <si>
     <t>Available Size</t>
   </si>
   <si>
+    <t>Youth XS</t>
+  </si>
+  <si>
+    <t>Youth S</t>
+  </si>
+  <si>
+    <t>Youth M</t>
+  </si>
+  <si>
+    <t>Youth L</t>
+  </si>
+  <si>
+    <t>Youth XL</t>
+  </si>
+  <si>
+    <t>Adult S</t>
+  </si>
+  <si>
+    <t>Adult M</t>
+  </si>
+  <si>
     <t>Adult L</t>
   </si>
   <si>
-    <t>Adult M</t>
-[...13 lines deleted...]
-  <si>
     <t>Adult XL</t>
-  </si>
-[...4 lines deleted...]
-    <t>Youth XS</t>
   </si>
   <si>
     <t>Adult 2XL</t>
   </si>
   <si>
     <t>Adult 3XL</t>
   </si>
   <si>
     <t>Available Logo</t>
   </si>
   <si>
     <t>Logo 1</t>
   </si>
   <si>
     <t>Logo 2</t>
   </si>
   <si>
     <t>Logo 3</t>
   </si>
   <si>
     <t>Logo 4</t>
   </si>
   <si>
     <t>Logo 5</t>
   </si>