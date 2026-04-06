--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -77,54 +77,54 @@
   <si>
     <t>Forest Green</t>
   </si>
   <si>
     <t>carolina Blue</t>
   </si>
   <si>
     <t>Maroon</t>
   </si>
   <si>
     <t>Charcoal</t>
   </si>
   <si>
     <t>Yellow</t>
   </si>
   <si>
     <t>Kelly Green</t>
   </si>
   <si>
     <t>Vegas Gold</t>
   </si>
   <si>
     <t>Available Size</t>
   </si>
   <si>
+    <t>Youth</t>
+  </si>
+  <si>
     <t>Adult</t>
-  </si>
-[...1 lines deleted...]
-    <t>Youth</t>
   </si>
   <si>
     <t>OSFA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>