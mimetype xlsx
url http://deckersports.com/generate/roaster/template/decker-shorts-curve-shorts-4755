--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -53,75 +53,75 @@
   <si>
     <t>Logo 1</t>
   </si>
   <si>
     <t>Logo 2</t>
   </si>
   <si>
     <t>Logo 3</t>
   </si>
   <si>
     <t>Logo 4</t>
   </si>
   <si>
     <t>Logo 5</t>
   </si>
   <si>
     <t>None</t>
   </si>
   <si>
     <t>Available Size</t>
   </si>
   <si>
     <t>Youth XXS</t>
   </si>
   <si>
+    <t>Youth XS</t>
+  </si>
+  <si>
+    <t>Youth S</t>
+  </si>
+  <si>
+    <t>Youth M</t>
+  </si>
+  <si>
+    <t>Youth L</t>
+  </si>
+  <si>
+    <t>Youth XL</t>
+  </si>
+  <si>
+    <t>Adult S</t>
+  </si>
+  <si>
+    <t>Adult M</t>
+  </si>
+  <si>
     <t>Adult L</t>
   </si>
   <si>
-    <t>Adult M</t>
-[...13 lines deleted...]
-  <si>
     <t>Adult XL</t>
-  </si>
-[...4 lines deleted...]
-    <t>Youth XS</t>
   </si>
   <si>
     <t>Adult 2XL</t>
   </si>
   <si>
     <t>Adult 3XL</t>
   </si>
   <si>
     <t>Available Color</t>
   </si>
   <si>
     <t>Black</t>
   </si>
   <si>
     <t>Gray</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>