--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -44,57 +44,57 @@
   <si>
     <t>Logo</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Available Color</t>
   </si>
   <si>
     <t>Black</t>
   </si>
   <si>
     <t>Gray</t>
   </si>
   <si>
     <t>Navy</t>
   </si>
   <si>
     <t>White</t>
   </si>
   <si>
     <t>Available Size</t>
   </si>
   <si>
+    <t>Adult S</t>
+  </si>
+  <si>
+    <t>Adult M</t>
+  </si>
+  <si>
     <t>Adult L</t>
-  </si>
-[...4 lines deleted...]
-    <t>Adult S</t>
   </si>
   <si>
     <t>Adult XL</t>
   </si>
   <si>
     <t>Adult 2XL</t>
   </si>
   <si>
     <t>Adult 3XL</t>
   </si>
   <si>
     <t>Available Logo</t>
   </si>
   <si>
     <t>Logo 1</t>
   </si>
   <si>
     <t>Logo 2</t>
   </si>
   <si>
     <t>Logo 3</t>
   </si>
   <si>
     <t>None</t>
   </si>