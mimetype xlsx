--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -29,57 +29,57 @@
     <sheet name="ROASTER DATA" sheetId="1" r:id="rId1"/>
     <sheet name="INSTRUCTIONS" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>Color</t>
   </si>
   <si>
     <t>Logo</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Available Size</t>
   </si>
   <si>
+    <t>Adult S</t>
+  </si>
+  <si>
+    <t>Adult M</t>
+  </si>
+  <si>
     <t>Adult L</t>
-  </si>
-[...4 lines deleted...]
-    <t>Adult S</t>
   </si>
   <si>
     <t>Adult XL</t>
   </si>
   <si>
     <t>Adult 2XL</t>
   </si>
   <si>
     <t>Adult 3XL</t>
   </si>
   <si>
     <t>Available Color</t>
   </si>
   <si>
     <t>Black</t>
   </si>
   <si>
     <t>Gray</t>
   </si>
   <si>
     <t>LTD ED</t>
   </si>
   <si>
     <t>Navy</t>
   </si>